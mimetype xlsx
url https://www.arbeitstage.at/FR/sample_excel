--- v2 (2026-02-16)
+++ v3 (2026-05-20)
@@ -1286,51 +1286,51 @@
   <si>
     <t>27/04/2024</t>
   </si>
   <si>
     <t>Sonntag</t>
   </si>
   <si>
     <t>28/04/2024</t>
   </si>
   <si>
     <t>Montag</t>
   </si>
   <si>
     <t>29/04/2024</t>
   </si>
   <si>
     <t>Dienstag</t>
   </si>
   <si>
     <t>30/04/2024</t>
   </si>
   <si>
     <t>Gesamt</t>
   </si>
   <si>
-    <t>Sample file generated in 0.21 seconds by Arbeitstage.at</t>
+    <t>Sample file generated in 0.18 seconds by Arbeitstage.at</t>
   </si>
   <si>
     <t>Woche</t>
   </si>
   <si>
     <t>Tage</t>
   </si>
   <si>
     <t>Arbeitstage</t>
   </si>
   <si>
     <t>Wochenendtage</t>
   </si>
   <si>
     <t>Feiertage</t>
   </si>
   <si>
     <t>Custom dates</t>
   </si>
   <si>
     <t>Arbeitsstunden</t>
   </si>
   <si>
     <t>15/12/2023 → 17/12/2023</t>
   </si>