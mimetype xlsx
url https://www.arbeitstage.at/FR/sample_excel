--- v4 (2026-07-05)
+++ v5 (2026-08-21)
@@ -1286,51 +1286,51 @@
   <si>
     <t>27/04/2024</t>
   </si>
   <si>
     <t>Sonntag</t>
   </si>
   <si>
     <t>28/04/2024</t>
   </si>
   <si>
     <t>Montag</t>
   </si>
   <si>
     <t>29/04/2024</t>
   </si>
   <si>
     <t>Dienstag</t>
   </si>
   <si>
     <t>30/04/2024</t>
   </si>
   <si>
     <t>Gesamt</t>
   </si>
   <si>
-    <t>Sample file generated in 0.17 seconds by Arbeitstage.at</t>
+    <t>Sample file generated in 0.22 seconds by Arbeitstage.at</t>
   </si>
   <si>
     <t>Woche</t>
   </si>
   <si>
     <t>Tage</t>
   </si>
   <si>
     <t>Arbeitstage</t>
   </si>
   <si>
     <t>Wochenendtage</t>
   </si>
   <si>
     <t>Feiertage</t>
   </si>
   <si>
     <t>Custom dates</t>
   </si>
   <si>
     <t>Arbeitsstunden</t>
   </si>
   <si>
     <t>15/12/2023 → 17/12/2023</t>
   </si>